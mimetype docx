--- v0 (2026-04-28)
+++ v1 (2026-09-23)
@@ -1,65 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p w14:paraId="312C9CFA" w14:textId="77777777" w:rsidR="000B4FD1" w:rsidRPr="005C71B0" w:rsidRDefault="000B4FD1" w:rsidP="000B4FD1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="005C71B0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Group Fitness Class Descriptions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="178EE7AF" w14:textId="77777777" w:rsidR="000B4FD1" w:rsidRPr="000B4FD1" w:rsidRDefault="000B4FD1" w:rsidP="000B4FD1">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B4FD1">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Unless stated, classes are open to all levels and fitness abilities. Required equipment is provided.</w:t>
@@ -108,67 +106,104 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="17B4E12F" w14:textId="77777777" w:rsidR="000B4FD1" w:rsidRPr="000B4FD1" w:rsidRDefault="000B4FD1" w:rsidP="000B4FD1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0D82E5D5" w14:textId="334BFD6F" w:rsidR="00844635" w:rsidRPr="001161D9" w:rsidRDefault="001161D9" w:rsidP="000B4FD1">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
-        <w:t>Capodichino Fitness Center Classes</w:t>
+        <w:t>Capodichino</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Fitness Center Classes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="766963F3" w14:textId="77777777" w:rsidR="002F07D7" w:rsidRPr="001161D9" w:rsidRDefault="002F07D7" w:rsidP="002F07D7">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Body 360</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001161D9">
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>This 30-minute, full-body class blends functional strength, sculpting and yoga-inspired movement. Using light dumbbells and bodyweight resistance, expect controlled movements, pulses, holds, core work and mobility designed to build strength, stability and flexibility from head to toe.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C86C235" w14:textId="428E12E5" w:rsidR="00844635" w:rsidRPr="001161D9" w:rsidRDefault="00844635" w:rsidP="000B4FD1">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="001161D9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Cycling</w:t>
       </w:r>
       <w:r w:rsidRPr="001161D9">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="001161D9">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001161D9">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>A high</w:t>
       </w:r>
@@ -375,100 +410,100 @@
           <w:b/>
           <w:bCs/>
           <w:iCs/>
         </w:rPr>
         <w:t>Express</w:t>
       </w:r>
       <w:r w:rsidR="00FC5368" w:rsidRPr="001161D9">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> is a 30</w:t>
       </w:r>
       <w:r w:rsidR="000B4FD1">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FC5368" w:rsidRPr="001161D9">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>minute option</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D46CA27" w14:textId="368A8385" w:rsidR="00844635" w:rsidRPr="001161D9" w:rsidRDefault="00844635" w:rsidP="000B4FD1">
+    <w:p w14:paraId="1D46CA27" w14:textId="3056EBA5" w:rsidR="00844635" w:rsidRPr="001161D9" w:rsidRDefault="00844635" w:rsidP="000B4FD1">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="001161D9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Movement</w:t>
       </w:r>
       <w:r w:rsidRPr="001161D9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001161D9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Lab</w:t>
       </w:r>
       <w:r w:rsidRPr="001161D9">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="001161D9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001161D9">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>A focused</w:t>
       </w:r>
       <w:r w:rsidR="00FC5368" w:rsidRPr="001161D9">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="001161D9">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> 30</w:t>
       </w:r>
-      <w:r w:rsidR="000B4FD1">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidR="002F07D7">
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="001161D9">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>minute session series designed to help you move better and feel stronger. Each session targets a specific area such as balance, hips or posture</w:t>
       </w:r>
       <w:r w:rsidR="000B4FD1">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001161D9">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>using a mix of strength, mobility</w:t>
       </w:r>
       <w:r w:rsidR="000B4FD1">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -516,137 +551,50 @@
         <w:t xml:space="preserve">Unwind at the end of the week with this slow, Yin-inspired yoga class. Primarily </w:t>
       </w:r>
       <w:r w:rsidR="000B4FD1">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">on the mat, </w:t>
       </w:r>
       <w:r w:rsidRPr="001161D9">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>this practice uses deep, sustained stretches to release tension, improve flexibility</w:t>
       </w:r>
       <w:r w:rsidR="000B4FD1">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> and promote full </w:t>
       </w:r>
       <w:r w:rsidRPr="001161D9">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>body relaxation and recovery.</w:t>
-      </w:r>
-[...85 lines deleted...]
-        <w:t xml:space="preserve"> environment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="625480FB" w14:textId="20C276E7" w:rsidR="00844635" w:rsidRPr="001161D9" w:rsidRDefault="00844635" w:rsidP="000B4FD1">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001161D9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Stretch</w:t>
       </w:r>
       <w:r w:rsidRPr="001161D9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000B4FD1">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>and</w:t>
@@ -751,97 +699,99 @@
       </w:r>
       <w:r w:rsidR="000B4FD1">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>and mobility while easing tight,</w:t>
       </w:r>
       <w:r w:rsidRPr="001161D9">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> overworked muscles. This energetic flow helps relieve stress and recharge both physically and mentally.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC5368" w:rsidRPr="00A175D0" w:rsidSect="000B4FD1">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="810" w:right="1440" w:bottom="1080" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20002A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:view w:val="normal"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00114F79"/>
     <w:rsid w:val="00053239"/>
     <w:rsid w:val="000B4FD1"/>
     <w:rsid w:val="00114F79"/>
     <w:rsid w:val="001161D9"/>
     <w:rsid w:val="002518B2"/>
     <w:rsid w:val="00276871"/>
     <w:rsid w:val="002A1B04"/>
+    <w:rsid w:val="002F07D7"/>
     <w:rsid w:val="003C30A7"/>
     <w:rsid w:val="00426777"/>
     <w:rsid w:val="00565855"/>
     <w:rsid w:val="005678D4"/>
     <w:rsid w:val="005C71B0"/>
     <w:rsid w:val="0066701A"/>
     <w:rsid w:val="00693E21"/>
     <w:rsid w:val="00781374"/>
     <w:rsid w:val="00844635"/>
     <w:rsid w:val="008623F9"/>
     <w:rsid w:val="008952EE"/>
     <w:rsid w:val="008D36E2"/>
     <w:rsid w:val="00914167"/>
     <w:rsid w:val="00991773"/>
     <w:rsid w:val="00A175D0"/>
     <w:rsid w:val="00AA4D3C"/>
     <w:rsid w:val="00C15D8B"/>
     <w:rsid w:val="00CB5E01"/>
     <w:rsid w:val="00CD614C"/>
     <w:rsid w:val="00D13B8A"/>
     <w:rsid w:val="00D14C6B"/>
     <w:rsid w:val="00D822F4"/>
     <w:rsid w:val="00DA1EFA"/>
     <w:rsid w:val="00DA5BDF"/>
     <w:rsid w:val="00E671BB"/>
@@ -857,69 +807,69 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="483793AA"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{A4FAD491-95B6-A143-A10F-71077DAEB133}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -981,98 +931,95 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
@@ -1247,50 +1194,54 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00114F79"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
@@ -1772,51 +1723,51 @@
     <w:rsid w:val="00114F79"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="00114F79"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -2090,50 +2041,68 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101002CE74FF56111874F8528354EA601358C" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="d879f5ce692cf93d034d07c2bc548dff">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns3="30e15a99-2787-4658-9a49-e1375a37af84" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="bcbeb91b3710aa903fff3d9e28882850" ns1:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="30e15a99-2787-4658-9a49-e1375a37af84"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSystemTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
               </xsd:all>
@@ -2300,135 +2269,117 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3392B3A5-F8E4-4C19-B888-DB9031A1B71E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AEBB176E-D75C-495C-BB37-069656C60335}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{10FED3F3-05E5-49B7-8248-51BECFF23E79}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="30e15a99-2787-4658-9a49-e1375a37af84"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...16 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>1977</Characters>
+  <Pages>1</Pages>
+  <Words>353</Words>
+  <Characters>2013</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2319</CharactersWithSpaces>
+  <CharactersWithSpaces>2362</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Emily Cox</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101002CE74FF56111874F8528354EA601358C</vt:lpwstr>
   </property>